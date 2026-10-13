--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -141,51 +141,51 @@
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="46" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="17" customWidth="1"/>
     <col min="12" max="12" width="17" customWidth="1"/>
     <col min="13" max="13" width="13" customWidth="1"/>
   </cols>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Guipos PR / OBR Transaction Summary</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fiscal Year 2026 · Yearly period covered: 2026-01-01 to 2026-12-31 · Filter applied: none — every transaction in the period · generated 2026-08-25 15:54</t>
+          <t xml:space="preserve">Fiscal Year 2026 · Yearly period covered: 2026-01-01 to 2026-12-31 · Filter applied: none — every transaction in the period · generated 2026-10-13 09:59</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Type</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Document No.</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Date</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Office Code</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">